--- v0 (2026-10-31)
+++ v1 (2026-10-31)
@@ -1,121 +1,121 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.presentation.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/ppt/slideMasters/slideMaster1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideMaster+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideMasters/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/ppt/slides/slide1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="R4d7f6f6e3d4a4741" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="R67c57b7bfcc54bf4" /></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
-    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="Re0bb71d3dfc2410c"/>
+    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="Re701b63ec74348c5"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="R7c3cbd441e8a4cb7"/>
-[...5 lines deleted...]
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="262" r:id="Rdb9d175d46b84d24"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="R6956c324a56545fd"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="257" r:id="R0b9519207c2248ad"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="258" r:id="R83483545a3a84ba2"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="259" r:id="Rdf93448baade4905"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="260" r:id="R7cceaa93bd28456b"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="261" r:id="Rc08234ce5f0e41c3"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="262" r:id="Rca1ede8204a64b5d"/>
   </p:sldIdLst>
   <p:sldSz cx="12192000" cy="6858000"/>
   <p:notesSz cx="6858000" cy="9144000"/>
 </p:presentation>
 </file>
 
-<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Re0bb71d3dfc2410c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R7c3cbd441e8a4cb7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="Ra5da566b1bb54a1d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R0f544c37a6794d6a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R8b88e7726e694be0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R435eda0fa7a84789" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R1f53cade8761484f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="Rdb9d175d46b84d24" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Re5ec7b506c544d49" /></Relationships>
+<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Re701b63ec74348c5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R6956c324a56545fd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R0b9519207c2248ad" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R83483545a3a84ba2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="Rdf93448baade4905" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R7cceaa93bd28456b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="Rc08234ce5f0e41c3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="Rca1ede8204a64b5d" /></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R7ed3e756c39648d9" /></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="blank" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:off x="0" y="0"/>
           <a:ext cx="12192000" cy="6858000"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="12192000" cy="6858000"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
-<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="Re16f4c0cce3546f0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme1.xml" Id="R3d71b87feb59414a" /></Relationships>
+<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R72bf659fac1d47f2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme1.xml" Id="R3dd5b940a9594043" /></Relationships>
 </file>
 
 <file path=ppt/slideMasters/slideMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:off x="0" y="0"/>
           <a:ext cx="12192000" cy="6858000"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="12192000" cy="6858000"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="Re16f4c0cce3546f0"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="R72bf659fac1d47f2"/>
   </p:sldLayoutIdLst>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slideMasters/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="BrainTrust">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1E3A5F"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EFF3F7"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="21A366"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="2B579A"/>
@@ -208,69 +208,69 @@
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr">
             <a:tint val="95000"/>
           </a:schemeClr>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr">
             <a:shade val="80000"/>
           </a:schemeClr>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
 </a:theme>
 </file>
 
-<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R0c2bdbfce7444433" /></Relationships>
-[...17 lines deleted...]
-<file path=ppt/slides/_rels/slide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="Re08ad2b9adf047fb" /></Relationships>
+<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R31ef341a6fd04b16" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="Re51ae46565b144f4" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="Ra146264d15bb42a9" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="Rd921595f33004171" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R4d064551e5b748f8" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R0b7f33b8f6a34427" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="Rb81f809da6c543c2" /></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:off x="0" y="0"/>
           <a:ext cx="12192000" cy="6858000"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="12192000" cy="6858000"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="band"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>