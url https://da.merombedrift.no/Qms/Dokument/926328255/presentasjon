--- v1 (2026-10-31)
+++ v2 (2026-10-31)
@@ -1,121 +1,121 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.presentation.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/ppt/slideMasters/slideMaster1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideMaster+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideMasters/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/ppt/slides/slide1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="R67c57b7bfcc54bf4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="R1a1f5ce6d4784326" /></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
-    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="Re701b63ec74348c5"/>
+    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="Rd8562a370a034df6"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="R6956c324a56545fd"/>
-[...5 lines deleted...]
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="262" r:id="Rca1ede8204a64b5d"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="R68b912ec85e14deb"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="257" r:id="R41c041e919064e43"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="258" r:id="R4e93cda5ccdc419c"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="259" r:id="Rb254e124be6648bf"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="260" r:id="R3471c1a81de84e67"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="261" r:id="R698d6dc2f50a4c58"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="262" r:id="R551b8f2b4e464e03"/>
   </p:sldIdLst>
   <p:sldSz cx="12192000" cy="6858000"/>
   <p:notesSz cx="6858000" cy="9144000"/>
 </p:presentation>
 </file>
 
-<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Re701b63ec74348c5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R6956c324a56545fd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R0b9519207c2248ad" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R83483545a3a84ba2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="Rdf93448baade4905" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R7cceaa93bd28456b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="Rc08234ce5f0e41c3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="Rca1ede8204a64b5d" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R7ed3e756c39648d9" /></Relationships>
+<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Rd8562a370a034df6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R68b912ec85e14deb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R41c041e919064e43" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R4e93cda5ccdc419c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="Rb254e124be6648bf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R3471c1a81de84e67" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R698d6dc2f50a4c58" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R551b8f2b4e464e03" /></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Re0853a39ce0c41b3" /></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="blank" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:off x="0" y="0"/>
           <a:ext cx="12192000" cy="6858000"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="12192000" cy="6858000"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
-<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R72bf659fac1d47f2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme1.xml" Id="R3dd5b940a9594043" /></Relationships>
+<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R4a268a37e7f94a31" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme1.xml" Id="Ra2f05b22deff4897" /></Relationships>
 </file>
 
 <file path=ppt/slideMasters/slideMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:off x="0" y="0"/>
           <a:ext cx="12192000" cy="6858000"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="12192000" cy="6858000"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="R72bf659fac1d47f2"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="R4a268a37e7f94a31"/>
   </p:sldLayoutIdLst>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slideMasters/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="BrainTrust">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1E3A5F"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EFF3F7"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="21A366"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="2B579A"/>
@@ -208,69 +208,69 @@
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr">
             <a:tint val="95000"/>
           </a:schemeClr>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr">
             <a:shade val="80000"/>
           </a:schemeClr>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
 </a:theme>
 </file>
 
-<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R31ef341a6fd04b16" /></Relationships>
-[...17 lines deleted...]
-<file path=ppt/slides/_rels/slide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="Rb81f809da6c543c2" /></Relationships>
+<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="Ra3af230e43804394" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="Rdc1049b341c7469f" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R8ccdff79a1314ddd" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="Re0c68689fd7d436e" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R0c7e73f19e594090" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="Rce1ffe4703404b77" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="Rad255b04aa134982" /></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:off x="0" y="0"/>
           <a:ext cx="12192000" cy="6858000"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="12192000" cy="6858000"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="band"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>