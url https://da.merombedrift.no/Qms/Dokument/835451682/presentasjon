--- v0 (2026-09-13)
+++ v1 (2026-10-31)
@@ -1,121 +1,121 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.presentation.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/ppt/slideMasters/slideMaster1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideMaster+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideMasters/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/ppt/slides/slide1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="Rce1545540132474d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="R6cbeb759fdd44f83" /></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
-    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="Rc4dc0c50cd764f0a"/>
+    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="Rb04ad85f20534865"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="Rb89fcaab4afe413e"/>
-[...5 lines deleted...]
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="262" r:id="Ra25ed440cbc1487b"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="R745eba741897466f"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="257" r:id="R13144aed3d164621"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="258" r:id="R1c5be914439d4f62"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="259" r:id="R915a509cdb1b462f"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="260" r:id="R5ed5a27762b54fbc"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="261" r:id="Rbd35308c279c42dc"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="262" r:id="R53c741934fde4af6"/>
   </p:sldIdLst>
   <p:sldSz cx="12192000" cy="6858000"/>
   <p:notesSz cx="6858000" cy="9144000"/>
 </p:presentation>
 </file>
 
-<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Rc4dc0c50cd764f0a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="Rb89fcaab4afe413e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R33753b6108aa441c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="Rd907f4dbb20d45a4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R25822f234bb94f77" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="Refaa2fda2c184bea" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R7df09c5513b14b2b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="Ra25ed440cbc1487b" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R10c759aa63a44e13" /></Relationships>
+<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Rb04ad85f20534865" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R745eba741897466f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R13144aed3d164621" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R1c5be914439d4f62" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R915a509cdb1b462f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R5ed5a27762b54fbc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="Rbd35308c279c42dc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R53c741934fde4af6" /></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R3523704406db4824" /></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="blank" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:off x="0" y="0"/>
           <a:ext cx="12192000" cy="6858000"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="12192000" cy="6858000"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
-<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R73159e11d7814ffb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme1.xml" Id="R105516be5b504d31" /></Relationships>
+<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="Rda30247a25254e2c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme1.xml" Id="R0dda5bf163704429" /></Relationships>
 </file>
 
 <file path=ppt/slideMasters/slideMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:off x="0" y="0"/>
           <a:ext cx="12192000" cy="6858000"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="12192000" cy="6858000"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="R73159e11d7814ffb"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="Rda30247a25254e2c"/>
   </p:sldLayoutIdLst>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slideMasters/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="BrainTrust">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1E3A5F"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EFF3F7"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="21A366"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="2B579A"/>
@@ -208,69 +208,69 @@
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr">
             <a:tint val="95000"/>
           </a:schemeClr>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr">
             <a:shade val="80000"/>
           </a:schemeClr>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
 </a:theme>
 </file>
 
-<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R0fa2f7d7ab72446b" /></Relationships>
-[...17 lines deleted...]
-<file path=ppt/slides/_rels/slide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="Re9f1181fcd0a40fd" /></Relationships>
+<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="Rdd6ddb5b10574dab" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R88c80b33b8fe4ea7" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R5d0928befb0b4847" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R1e8863e5a0294d5e" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="Rddf0c59f895c4b0d" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R6b628729eee14da4" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R6f8f890bb02447a3" /></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:off x="0" y="0"/>
           <a:ext cx="12192000" cy="6858000"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="12192000" cy="6858000"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="band"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
@@ -1591,51 +1591,51 @@
             <a:r>
               <a:rPr lang="nb-NO" sz="2400" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="21A366"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>Ta gjerne kontakt</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr marL="285750" indent="-285750" algn="l">
               <a:spcBef>
                 <a:spcPts val="600"/>
               </a:spcBef>
               <a:buFont typeface="Arial"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="nb-NO" sz="2000" b="0" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="303A45"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Landstads gate 47</a:t>
+              <a:t>Sørumsgata 1A</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr marL="285750" indent="-285750" algn="l">
               <a:spcBef>
                 <a:spcPts val="600"/>
               </a:spcBef>
               <a:buFont typeface="Arial"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="nb-NO" sz="2000" b="0" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="303A45"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>2000 Lillestrøm</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr marL="285750" indent="-285750" algn="l">
               <a:spcBef>
                 <a:spcPts val="600"/>
               </a:spcBef>